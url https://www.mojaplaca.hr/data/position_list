--- v6 (2026-08-01)
+++ v7 (2026-09-19)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2668">
   <si>
     <t>Popis radnih mjesta u anketi o plaćama</t>
   </si>
   <si>
     <t>www.mojaplaca.hr</t>
   </si>
   <si>
     <t>Ažurirano u</t>
   </si>
   <si>
-    <t>08/2026</t>
+    <t>09/2026</t>
   </si>
   <si>
     <t>Broj pozicija</t>
   </si>
   <si>
     <t>category_name_en</t>
   </si>
   <si>
     <t>category_name_hr</t>
   </si>
   <si>
     <t>position_name_en</t>
   </si>
   <si>
     <t>position_name_hr</t>
   </si>
   <si>
     <t>job_description_en</t>
   </si>
   <si>
     <t>job_description_hr</t>
   </si>
   <si>
     <t>Administration</t>
   </si>