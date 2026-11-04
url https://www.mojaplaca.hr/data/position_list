--- v7 (2026-09-19)
+++ v8 (2026-11-04)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2668">
   <si>
     <t>Popis radnih mjesta u anketi o plaćama</t>
   </si>
   <si>
     <t>www.mojaplaca.hr</t>
   </si>
   <si>
     <t>Ažurirano u</t>
   </si>
   <si>
-    <t>09/2026</t>
+    <t>11/2026</t>
   </si>
   <si>
     <t>Broj pozicija</t>
   </si>
   <si>
     <t>category_name_en</t>
   </si>
   <si>
     <t>category_name_hr</t>
   </si>
   <si>
     <t>position_name_en</t>
   </si>
   <si>
     <t>position_name_hr</t>
   </si>
   <si>
     <t>job_description_en</t>
   </si>
   <si>
     <t>job_description_hr</t>
   </si>
   <si>
     <t>Administration</t>
   </si>
@@ -7424,51 +7424,51 @@
 * Preparing specifications for the IT processing of reinsurance risks in the information system.
 * Ensuring commutation (termination) processes of proportional reinsurance contracts.
 * Providing expert consultation of policy conditions regarding individual business cases for departments developing insurance products.
 * Ensuring facultative reinsurance and special acceptances for individual risks.
 * Reimbursing premiums and settling the performance of reinsurers.
 * Preparing documents for accounting.
 * Preparing analyses and reports for the reinsurers, board, auditors, and supervising bodies of the company.</t>
   </si>
   <si>
     <t>* Obrada prijedloga aktuarskog kapaciteta tvrtke kako bi se osigurali pojedinačni rizici skupina.
 * Izrada prijedloga programa reosiguranja (obvezatno reosiguranje).
 * Pregovaranje o uvjetima ugovora o reosiguranju s reosigurateljima te osiguravanje usklađenosti.
 * Definiranje parametara ugovora o reosiguranju u informacijskom sustavu.
 * Priprema specifikacija za IT obradu reosiguranih rizika u informacijskom sustavu.
 * Osiguravanje procesa komutacije (prekida) ugovora o proporcionalnom reosiguranju.
 * Pružanje stručnih konzultacija o uvjetima politike vezano za pojedinačne slučajeve poslovanja odjelima koji razvijaju osigurateljne proizvode.
 * Osiguravanje fakultativnog reosiguranja i posebnih prihvaćanja za pojedinačne rizike.
 * Naknada premija i razoračunavanje obvezanja reosiguratelja.
 * Priprema dokumenata za računovodstvo.
 * Priprema analiza i izvješća za reosiguratelje, upravu, revizore i nadzorne tijele tvrtke.</t>
   </si>
   <si>
     <t>Reviewing Doctor</t>
   </si>
   <si>
-    <t>Liječnik opće prakse</t>
+    <t>Liječnik povjerenik u osiguranju</t>
   </si>
   <si>
     <t>* Reviewing and revising reports on the provided healthcare and services related to its provision (internal reviews).
 * Checking and reviewing the medical records of healthcare providers (external review).
 * Approving and authorising the provision of health care, including the individual purchases of drugs and medical devices.
 * Analysing and evaluating the effectiveness of medical treatments and therapies used by healthcare providers.
 * Proposing the company’s drug policy and analysing its implementation.
 * Quantifying the healthcare provided in regression procedures.
 * Developing directives, guidelines, and internal regulations.
 * Assessing policyholders’ complaints.
 * Providing advice and consultation to healthcare providers and policyholders.</t>
   </si>
   <si>
     <t>* Pregledavanje i revidiranje izvješća o pruženim zdravstvenim uslugama i uslugama povezanim s njihovom pružanjem (interni pregledi).
 * Provjera i pregled medicinskih zapisa zdravstvenih pružatelja usluga (vanjski pregled).
 * Odobravanje i ovlašćivanje pružanja zdravstvene skrbi, uključujući pojedinačne kupnje lijekova i medicinskih uređaja.
 * Analiza i procjena učinkovitosti liječenja i terapija koje koriste pružatelji zdravstvenih usluga.
 * Predlaganje politike kompanije za lijekove i analiza njezine provedbe.
 * Kvantifikacija pružene zdravstvene skrbi u postupcima regresije.
 * Razvoj direktiva, smjernica i internih propisa.
 * Procjena pritužbi vlasnika polica.
 * Pružanje savjeta i konzultacija pružateljima zdravstvenih usluga i vlasnicima polica.</t>
   </si>
   <si>
     <t>Reviewing Nurse</t>
@@ -10809,51 +10809,51 @@
     <t>Dispensing Optician</t>
   </si>
   <si>
     <t>Optičar</t>
   </si>
   <si>
     <t>* Providing advice to customers regarding the selection of eyeglasses and sunglasses, contact lenses, frames, lenses, etc.
 * Selling eyeglasses and sunglasses, contact lenses, frames, lenses, cases, hanging braids, detergents, etc.
 * Examining the vision, measuring eye pressure and visual acuity.
 * Adjusting prescription devices.
 * Repairing damaged prescription devices.
 * Providing recommendations to complete specialised tests.</t>
   </si>
   <si>
     <t xml:space="preserve">* Pružanje savjeta klijentima o kupnji sunčanih i dioptrijskih naočala, kontaktnih leća, okvira i sličnog. 
 * Prodaja sunčanih i dioptrijskih naočala, kontaktnih leća, okvira i sličnog.
 * Pregled vida, mjerenje očnog tlaka i oštrine vida. 
 * Izdavanje preparata na recept.
 * Popravak naočala.
 * Pružanje preporuka i savjeta o specijalističkim pregledima. </t>
   </si>
   <si>
     <t>Doctor</t>
   </si>
   <si>
-    <t>Liječnik</t>
+    <t>Liječnik opće medicine</t>
   </si>
   <si>
     <t>* Diagnosing acute and chronic illnesses within general medicine with subsequent therapy and recommendations for therapy and diagnostic procedures.
 * Close co-operation with other specialist doctors.
 * Collecting samples for haematology and biochemical tests, swabs for cultivation.
 * Recording the results of exams into a patient's health card, keeping ambulatory care records along with nurses.
 * Assigning points and recording individual health procedures for contracted health insurers.</t>
   </si>
   <si>
     <t xml:space="preserve">* Dijagnoza akutnih i kroničnih bolesti u okviru opće medicine s preporukom za terapiju i dijagnostičke procedure.
 * Uska suradnja s drugim doktorima specijalistima.
 * Prikupljanje uzoraka za hematologiju i biokemijske testove, brisevi za uzgoj.
 * Pohranjivanje rezultata ispitivanja u zdravstvenu knjižicu pacijenta, vođenje evidencije ambulantne skrbi zajedno s medicinskim sestrama.
 * Pohranjivanje pojedinih zdravstvenih postupaka za ugovorena zdravstvena osiguranja.
 </t>
   </si>
   <si>
     <t>Gynecologist</t>
   </si>
   <si>
     <t>Ginekolog</t>
   </si>
   <si>
     <t>Diagnosis and treatment of gynecological conditions.
 Pregnancy management and prenatal care.
@@ -13923,51 +13923,51 @@
   <si>
     <t>* Overseeing the development and implementation of strategic initiatives to drive organizational growth.
 * Leading cross-functional teams to identify and capitalize on new business opportunities.
 * Establishing and nurturing relationships with key stakeholders, including partners, clients, and government entities.
 * Analyzing market trends and competitive landscape to inform strategic planning and decision-making.
 * Collaborating with senior management to align development goals with overall business objectives.
 * Managing budgets and resources effectively to ensure the successful execution of development projects.
 * Monitoring and evaluating project performance, providing regular updates to executive leadership.
 * Ensuring compliance with industry regulations and standards throughout the development process.
 * Fostering a culture of innovation and continuous improvement within the development team.
 * Representing the organization at industry events, conferences, and networking opportunities to promote brand visibility and growth.</t>
   </si>
   <si>
     <t>* Nadgledanje razvoja i provedbe strateških inicijativa za poticanje organizacijskog rasta.
 * Vodstvo međufunkcionalnih timova za prepoznavanje i kapitalizaciju novih poslovnih prilika.
 * Uspostavljanje i njegovanje odnosa s ključnim dioničarima, uključujući partnere, klijente i državne subjekte.
 * Analiza tržišnih trendova i konkurentnog okružja za obavještavanje strateškog planiranja i donošenja odluka.
 * Suradnja sa senior menadžmentom u svrhu usklađivanja ciljeva razvoja s cjelovitim poslovnim ciljevima.
 * Učinkovito upravljanje proračunima i resursima kako bi se osigurao uspješan izvršetak razvojnih projekata.
 * Praćenje i ocjenjivanje učinka projekta, te dostavljanje redovitih izvještaja izvršnom vodstvu.
 * Osiguravanje usklađenosti s industrijskim propisima i standardima tijekom cijelog razvojnog procesa.
 * Poticanje kulture inovacije i kontinuiranog poboljšanja unutar razvojnog tima.
 * Predstavljanje organizacije na industrijskim događajima, konferencijama i prilikama za umrežavanje u svrhu promidžbe vidljivosti brenda i rasta.</t>
   </si>
   <si>
-    <t>Economic/Financial Manager</t>
+    <t>Economic/Financial Director</t>
   </si>
   <si>
     <t>Direktor financija/financija i računovodstva</t>
   </si>
   <si>
     <t>* Responsibility for the smooth running of the economic department in the company.
 * Planning, managing, and monitoring all the financial activities in the company.
 * Managing, coordinating, motivating and assessing subordinate employees.
 * Drawing up a budget, forecasts, and a financial plan.
 * Managing and monitoring the cash flow of the company.
 * Communicating with commercial financial institutions, auditors, tax authorities, etc.
 * Completing reports and their presenting to the owners of the company.</t>
   </si>
   <si>
     <t>* Odgovornost za nesmetano funkcioniranje ekonomskog odjela u tvrtki.
 * Planiranje, upravljanje i praćenje svih financijskih aktivnosti u tvrtki.
 * Upravljanje, koordiniranje, motiviranje i procjena podređenih zaposlenika.
 * Izrada proračuna, prognoza i financijskog plana.
 * Upravljanje i praćenje novčanog toka tvrtke.
 * Komuniciranje s poslovnim financijskim institucijama, revizorima, poreznim vlastima i sl.
 * Kompletiranje izvještaja i predstavljanje vlasnicima tvrtke.</t>
   </si>
   <si>
     <t>IT Director</t>
   </si>